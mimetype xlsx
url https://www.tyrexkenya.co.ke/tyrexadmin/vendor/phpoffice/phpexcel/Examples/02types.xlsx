--- v0 (2026-05-02)
+++ v1 (2026-05-03)
@@ -605,73 +605,73 @@
         <v>12</v>
       </c>
       <c r="C7" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>11</v>
       </c>
       <c r="B8" t="s">
         <v>13</v>
       </c>
       <c r="C8" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="1">
-        <v>46144.336435185</v>
+        <v>46144.551967593</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="2">
-        <v>46144.336435185</v>
+        <v>46144.551967593</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="3">
-        <v>46144.336435185</v>
+        <v>46144.551967593</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="C12"/>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
         <v>19</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">你好 </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="true"/>
               <strike val="false"/>
               <color rgb="FF008000"/>
               <sz val="11"/>